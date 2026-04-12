--- v0 (2026-01-12)
+++ v1 (2026-04-12)
@@ -51,628 +51,628 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Atas das Sessões Legislativas</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(ABERTURA DOS TRABALHOS)ATA DA SESSÃO DE ABERTURA DOS TRABALHOS LEGISLATIVO DA CÂMARA DE VEREADORES DE JUAZEIRO BAHIA </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRÊS DIAS DO MÊS DE MARÇO O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 2ª(SEGUNDA ) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS NOVE DIAS DO MÊS DE MARÇO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 3ª(TERCEIRA ) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZ DIAS DO MÊS DE MARÇO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 4ª(QUARTA ) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZESSEIS DIAS DO MÊS DE MARÇO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 5ª(QUINTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZESSENTE DIAS DO MÊS DE MARÇO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 6ª(SEXTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E TRÊS DIAS DO MÊS DE MARÇO O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 7ª(SÉTIMA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E QUATRO DIAS DO MÊS DE MARÇO O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 8ª(OITAVO) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA_x000D_
 </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRINTA DIAS DO MÊS DE MARÇO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 09ª(NONA ) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS SEIS DIAS DO MÊS DE ABRIL DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 10ª(DÉCIMA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS SETE DIAS DO MÊS DE ABRIL DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 11ª(DÉCIMA PRIMEIRA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TREZE DIAS DO MÊS DE ABRIL DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 12ª(DÉCIMA SEGUNDA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO  ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS QUATORZE DIAS DO MÊS DE ABRIL DE DOIS MIL E QUINZE NO PLENÁRIO DESTA  EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE EM EXERCÍCIO JUSTINIANO FÉLIX DOS SANTOS FINHO DECLAROU ABERTA A 13ª(DÉCIMA TERCEIRA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E SETE DIAS DO MÊS DE ABRIL DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA.O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 14ª(DÉCIMA QUARTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS QUATRO DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA  EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 16ª(DÉCIMA SEXTA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS CINCO DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 17ª(DÉCIMA SÉTIMA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS ONZE DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 18ª(DÉCIMA OITAVA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS ONZE DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 19ª(DÉCIMA NONA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. EXERCÍCIO JUSTINIANO FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 20ª(VIGÉSIMA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZENOVE DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 21ª(VIGÉSIMA PRIMEIRA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E CINCO DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 21ª(VIGÉSIMA SEGUNDA )SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E SEIS DIAS DO MÊS DE MAIO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 23ª(VIGÉSIMA TERCEIRA )SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS PRIMEIRO DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA.EXERCÍCIO  PRESIDENTE JUSTINIANO FÉLIX FILHO DOS SANTOS DECLAROU ABERTA A 24ª(VIGÉSIMA QUARTA )SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS PRIMEIRO DIA DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA.EXERCÍCIO PRESIDENTE JUSTINIANO FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 21ª(VIGÉSIMA SEGUNDA )SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS OITO DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 26ª(VIGÉSIMA SEXTA )SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS NOVE DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O EXERCÍCIO  ANÁSTACIO JOSÉ DE ASSIS DECLAROU ABERTA A 27ª(VIGÉSIMA SETIMA )SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS QUINZE DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 28ª(VIGÉSIMA OITAVA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZESSEIS DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 29ª(VIGÉSIMA NONA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E NOVE DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 30ª(TRIGÉSIMA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRINTA DIAS DO MÊS DE JUNHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 31ª(TRIGÉSIMA PRIMEIRA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS SEIS DIAS DO MÊS DE JULHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 32ª(TRIGÉSIMA SEGUNDA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS SETE DIAS DO MÊS DE JULHO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 33ª(TRIGÉSIMA TERCEIRO)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRÊS DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 34ª(TRIGÉSIMA QUARTA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS QUADRO DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 35ª(TRIGÉSIMA QUINTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZ DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 36ª(TRIGÉSIMA SEXTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS ONZE DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 37ª(TRIGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DEZESSETE  DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 38ª(TRIGÉSIMA OITAVO) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E QUATRO DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA.O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 39ª(TRIGÉSIMA NONA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRÊS DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 40ª(QUADRAGÉSIMA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRINTA E UM DIAS DO MÊS DE AGOSTO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O EXERCICIO PRESIDENTE JUSTINIANI FÉLIX DOS SANTOS FILHO DECLAROU ABERTA A 41ª(QUADRAGÉSIMA PRIMEIRA)SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS PRIMEIRO DIAS DO MÊS DE SETEMBRO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 42ª(QUADRAGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA._x000D_
 </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS QUINZE DIAS DO MÊS DE SETEMBRO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA. O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 44ª(QUADRAGÉSIMA QUARTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA._x000D_
 </t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS VINTE E UM DIAS DO MÊS DE SETEMBRO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 45ª(QUATRAGÉSIMA QUINTA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRINTA E UM DIAS DO MÊS DE MARÇO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 9ª(NONA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE DE POSSE DA MESA DIREITORA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA. APOS A MESA TER SIDO COMPOSTAS PELO SEGUINTES AUTORIDADE CIVIS E MILITARES E O SENHOR PRESIDENTE PEDRO ANCÂNTARA DE SOUSA DECLAROU ABERTA A SESSÃO SOLENE DE POSE DA MESA DIREITORA DACÂMARA MUNICIPAL DE JUAZEIRO BAHIA, PARA O BIÊNIO 2015/2016, REALIZADO AO DIA PRIMEIRO DO MÊS JANEIRO DE DOIS MIL E QUINZE.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS DOIS DIAS DO MÊS DE MARÇO DE DOIS MIL E QUINZE NO PLENÁRIO DESTA EGRÉGIA CASA LEGISLATIVA.O EXERCICIO SENHOR  PRESIDENTE ANÁSTACIO JOSÉ DE ASSIS DECLAROU ABERTA A 1ª(PRIMEIRA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA._x000D_
 </t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA REALIZADA AOS TRINTA E UM DIAS DO MÊS DE MARÇO O SENHOR PRESIDENTE DAMIÃO DE ALMEIDA MEDRADO DECLAROU ABERTA A 9ª(NONA) SESSÃO ORDINÁRIA CÂMARA MUNICIPAL DE JUAZEIRO BAHIA._x000D_
 </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ADRIANO AMORIM BASTOS (SARGENTO BASTOS)</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, NA FORMA REGIMENTAL VIGENTE, APÓS OUVIR O PLENÁRIO, INDICA AO EXMO.SR. PREFEITO MUNICIPAL ISAAC CARVALHO, PARA QUE SE FAÇA GESTÃO JUNTO A SECRETARIA COMPETENTE, PROCEDER COM TERRA PLANAGEM DA RUA SANTA SOFIA, NO BAIRRO PARQUE CENTENÁRIO.AFIM DE MELHORAR O ACESSO DO TRÂNSITO DE VEÍCULOS E PEDESTRES QUE NECESSITAM CIRCULAR PELA VIA.          </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL, PAVIMENTAÇÃO E ILUMINAÇÃO DA VIA QUE DA ACESSO DO BAIRRO QUIDÉ AO RESIDENCIAL SÃO FRANCISCO.AFIM DE A SEGURAR A INTEGRIDADE FÍSICA DE MORADORES QUE CIRCULAM POR ESTA VIA.  </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL, PAVIMENTAÇÃO E ILUMINAÇÃO DA RUA ANA CRISTINA DOS SANTOS DO BAIRRO PALMARES.  TRATE-SE DE VIA IMPORTANTE, POIS INTERLIGA OS BAIRROS QUIDÉ, PALMARES PEDRA DO LORD, BEM COMO GARANTIR A SEGURANÇA E INTEGRIDADE FÍSICA DE MORADORES QUE CIRCULAM POR ESTA VIA.     </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR. PREFEITO MUNICIPAL, CONSTRUÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA AV. PRINCIPAL NO BAIRRO JARDIM PRIMAVERA. A SEGURA A INTEGRIDADE FÍSICA DE MORADORES QUE CIRCULAM POR ESTA VIA, IMPEDINDO QUE VEÍCULOS TRAFEGUEM EM ALTA VELOCIDADE EM VIRTUDE DE SER UMA PISTA BASTANTE MOVIMENTADA POR PEDESTRES.    </t>
   </si>
@@ -1242,67 +1242,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>