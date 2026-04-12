--- v0 (2026-01-15)
+++ v1 (2026-04-12)
@@ -51,444 +51,444 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1128/projetl_de_lei_complementar_031.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1128/projetl_de_lei_complementar_031.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 101, da Lei Complementar n° 018/2016 - Código de Polícia Administrativa do Município.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_3293.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_3293.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa " Talentos da Terra " , e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_3295.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_3295.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Logradouro Público "Avenida Antônio Conselheiro" situada no Bairro João Paulo II.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_3300.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_3300.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município , o "Dia Municipal do Agente de Limpeza Pública" , a ser comemorado anualmente no terceiro domingo do mês de maio.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_3301.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_3301.pdf</t>
   </si>
   <si>
     <t>Redefine denominação do Riacho Macarrão , passando a denominar-se através desta Lei, " Riacho João Macário".</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_3304.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_3304.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município , o " Dia Municipal do Movimento LGBT ( Lésbica, Gays, Bissexuais e Transgêneros)" , contra a Homofobia , a ser comemorado anualmente no dia 17 de maio.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_3306.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_3306.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Juazeiro , a "Semana Municipal da Agricultura Familiar", a ser comemorada anualmente na última semana do mês de julho.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_3308.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_3308.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário do Município de Juazeiro, o  "Dia Municipal da Virada Evangélica" , a ser comemorado anualmente na véspera do carnaval oficial do Município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei__3314.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei__3314.pdf</t>
   </si>
   <si>
     <t>Denominação oficialmente Logradouros Públicos situados no Bairro Padre Vicente, área urbana do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_3318.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_3318.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município , a " Semana do Outubro Rosa" , a realizar-se anualmente na terceira semana do mês de outubro.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_3321.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_3321.pdf</t>
   </si>
   <si>
     <t>Denomina " Paulo Cesar de Souza Nascimento" , a Unidade Básica de Saúde- UBS, instalada no Povoado de Conchas, Distrito de Maniçoba.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_3322.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_3322.pdf</t>
   </si>
   <si>
     <t>Denomina " Maria Helena Nicácio de Brito" , a Avenida principal situada no Projeto Curaçá NH3, Distrito de Itamotinga no Município de Juazeiro - Bahia.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_3323.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_3323.pdf</t>
   </si>
   <si>
     <t>Denomina " Francisco Cavalcante de Carvalho" , a Unidade de Básica de Saúde - UBS, instalada na comunidade de Mandacaru II, Projeto Tourão Distrito de Mandacaru neste Município.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_3325.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_3325.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município  de Juazeiro , o "Dia Municipal de Conscientização e Orientação do Lúpus Eritematoso Sistêmico - LES", a ser comemorado anualmente no dia 10 do mês de maio.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_3330.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_3330.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Logradouros Públicos situados no Loteamento Nova Juazeiro.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_3334.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_3334.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homenagem aos vaqueiros que se destacam anualmente pela bravura no Sertão.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_delei_3336.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_delei_3336.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal, a ''ASSOCIAÇÃO DE MORADORES DO POVOADO DE CAMPAS'', sediada no Distrito de Itamotinga Juazeiro - Bahia.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_3339.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_3339.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de que os artistas contratados com recursos público do Município ao executar suas músicas , danças ou coreografias incentivem a violência contra as mulheres, contenham manifestação de homofobia ou discriminação racial.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_3340.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_3340.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouros Públicos situados no Loteamento Dona Jaci, Bairro de Piranga, área urbana do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, a ''Feira de Agricultura Familiar e de Caprinos e Ovinos do Vale do Salitre'', Distrito de Junco, a ser realizada anualmente no mês de setembro.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_3346.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_3346.pdf</t>
   </si>
   <si>
     <t>Denomina ''Genivaldo da Conceição Silva'' (Vaduzinho), o Calçadão instalado na Rua Santa Isabel situado no Bairro Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_3348.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_3348.pdf</t>
   </si>
   <si>
     <t>Denomina ''Vicente José Mulato'', a Unidade Básica de Saúde - USB, instalada no NH2 Distrito de Maniçoba.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_lei_3349.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_lei_3349.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro - Bahia, a ''Feira de Caprinos e Ovinos do Distrito de Juremal'', a ser realizada anualmente no mês de abril.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_3354.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_3354.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro - Bahia, o ''Dia Municipal do Pastor Evangélico'', a ser comemorado anualmente no dia 31 de outubro.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_3355.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_3355.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro - Bahia, a ''Semana Municipal de Conscientização sobre a Depressão Infanto-Juvenil'', a ser realizada anualmente de 08 de 14 de outubro.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_3356.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_3356.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro - Bahia, o ''Dia Municipal das Pessoas com deficiências'', a ser comemorado anualmente no dia 10 de dezembro.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_3364.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_3364.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório afixar em lugar visível a relação de profissionais médicos, lotado nas unidades públicas de saúde do Município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_lei_3367.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_lei_3367.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro de Juazeiro - Bahia a ''Semana Municipal de Prevenção á Saúde da Mulher'', a ser comemorada anualmente na segunda semana do mês de outubro em alusão ao ''Outubro Rosa'''.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_3368.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_3368.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro - Bahia, a ''Semana Municipal de Prevenção ás Doenças anualmente na terceira semana do mês de novembro, em alusão ao Dia Nacional de Combate á Dengue.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_3375.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_3375.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro - Bahia, a ''Semana Municipal de Prevenção ao HIV/AIDS e outras doenças sexualmente na primeira semana do mês de dezembro, em alusão ao Dia Municipal de Combate a AIDS- 1° de Dezembro''.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_lei_3376.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_lei_3376.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, o ''Dia Municipal do Técnico em Radiologia'', a ser comemorado anualmente no dia 08 de novembro.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei__complementar_023.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei__complementar_023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reconstituição da forma original Escudo do "Brasão de Armas do Município de Juazeiro", altera e acrescentam dispositivos da Lei n° 842 de 11 de abril de 1978 , e dá outras providências.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_complementar_031.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_complementar_031.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -792,67 +792,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1128/projetl_de_lei_complementar_031.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_3293.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_3295.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_3300.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_3301.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_3304.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_3306.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_3308.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei__3314.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_3318.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_3321.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_3322.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_3323.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_3325.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_3330.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_3334.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_delei_3336.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_3339.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_3340.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_3346.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_3348.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_lei_3349.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_3354.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_3355.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_3356.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_3364.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_lei_3367.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_3368.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_3375.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_lei_3376.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei__complementar_023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_complementar_031.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1128/projetl_de_lei_complementar_031.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_3293.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_3295.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_3300.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_3301.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_3304.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_3306.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_3308.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei__3314.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_3318.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_3321.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_3322.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_3323.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_3325.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_3330.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_3334.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_delei_3336.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_3339.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_3340.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_3346.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_3348.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_lei_3349.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_3354.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_3355.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_3356.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_3364.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_lei_3367.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_3368.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_3375.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_lei_3376.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei__complementar_023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_complementar_031.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>