--- v0 (2026-01-13)
+++ v1 (2026-04-12)
@@ -51,291 +51,291 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_3396.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_3396.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público situado no Bairro Jardim Vitória, área urbana do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/projeto_de_lei_3397.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/projeto_de_lei_3397.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal, a entidade sem fins lucrativos o "Instituto Múltiplo de Cidadania", sediado na Av. Adolfo Viana nesta Cidade.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/projeto_de_lei_3398.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/projeto_de_lei_3398.pdf</t>
   </si>
   <si>
     <t>Torna de Utilidade Pública Municipal, a entidade sem fins lucrativos "Conselho Comunitário de Segurança Pública Juá I e II - CONSEP" , sediado no Bairro João Paulo II, nesta Cidade.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/projeto_de_lei_3399.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/projeto_de_lei_3399.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Juazeiro a "Semana Municipal do Março Lilás" , a ser comemorada anualmente na terceira semana do mês de março.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_3402.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_3402.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal da Adoção, Proteção e Bem-Estar dos Animais no Município de Juazeiro, a ser comemorado anualmente no dia 07 de setembro.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_3404.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_3404.pdf</t>
   </si>
   <si>
     <t>Torna de Utilidade Pública Municipal, a entidade sem fins lucrativos denominada ADRA LESTE.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_eli_3408.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_eli_3408.pdf</t>
   </si>
   <si>
     <t>Obriga todas as edificações de acesso público e que tenham portas com detector de metais ou dispositivos antifurto a exibir aviso sobre os riscos do equipamento para portadores de marca-passo, no âmbito do Município de Juazeiro- Bahia.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1111/projeto_de_lei_3409.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1111/projeto_de_lei_3409.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA TRÂNSITO CIDADÃO no âmbito do Município de Juazeiro - Bahia.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/projeto_de_lei_3411.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/projeto_de_lei_3411.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal Permanente de Prevenção aos Acidentes de Moto, no âmbito do Município de Juazeiro - Bahia.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/projeto_de_lei3413.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/projeto_de_lei3413.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro o " Dia Municipal do Caminhoneiro" , a ser comemorado anualmente no dia 21 de maio.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_3414.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_3414.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro o " Dia  Municipal do Borracheiro", a ser comemorado anualmente no dia 26 de outubro.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_3420.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_3420.pdf</t>
   </si>
   <si>
     <t>Dá nova Redação ao artigo 2° da Lei Municipal n° 1.532, de 20 de Março DE 1998.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_3424.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_3424.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o transporte de animais  domésticos no serviço público de transporte coletivo de passageiros no âmbito do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_3425.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_3425.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal da "Ação Solidária Adventista- ASA" no Município de Juazeiro -Bahia, a ser comemorado anualmente no primeiro sábado do mês de agosto.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1109/projeto_de_lei_3429.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1109/projeto_de_lei_3429.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a entidade sem fins lucrativos denominada "Sindicado do Comércio Varejista de Juazeiro- Bahia- SINDILOJAS".</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1110/projeto_de_lei_3430.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1110/projeto_de_lei_3430.pdf</t>
   </si>
   <si>
     <t>Redefine Denominação de Logradouro Público situado no Bairro Jardim Vitória, área urbana do Município de Juazeiro- Bahia.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/projeto_de_lei_3439.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/projeto_de_lei_3439.pdf</t>
   </si>
   <si>
     <t>Estabelece conforme disposto na Lei Estadual n° 1.717, de 1924, o " Dia 31 de Julho" como data comemorativa do aniversário de criação do Distrito de Itamotinga.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1114/projeto_de_lei_3441.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1114/projeto_de_lei_3441.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro o "Dia Municipal do Técnico Agrícola" , a ser comemorado anualmente no dia 05 de novembro.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/projeto_de_lei_3442.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/projeto_de_lei_3442.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal da Cultura e da Poesia" a ser comemorada anualmente no dia 14 de março, data do aniversário de nascimento do Poeta Castro Alves.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/projeto_de_lei_3443.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/projeto_de_lei_3443.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, a "Semana Municipal do Novembro Negro" , a ser comemorado anualmente na terceira semana do mês de novembro.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/projeto_de_lei_3450.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/projeto_de_lei_3450.pdf</t>
   </si>
   <si>
     <t>Retifica a criação do " Distrito de Junco - Salitre", legitimada pela Lei Estadual n°1.717 de 31 de Julho de 1924, e fixa a data natalícia do referido Distrito a ser comemorada anualmente no dia 31 de Julho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -642,67 +642,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_3396.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/projeto_de_lei_3397.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/projeto_de_lei_3398.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/projeto_de_lei_3399.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_3402.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_3404.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_eli_3408.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1111/projeto_de_lei_3409.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/projeto_de_lei_3411.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/projeto_de_lei3413.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_3414.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_3420.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_3424.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_3425.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1109/projeto_de_lei_3429.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1110/projeto_de_lei_3430.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/projeto_de_lei_3439.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1114/projeto_de_lei_3441.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/projeto_de_lei_3442.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/projeto_de_lei_3443.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/projeto_de_lei_3450.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_3396.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/projeto_de_lei_3397.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/projeto_de_lei_3398.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/projeto_de_lei_3399.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/projeto_de_lei_3402.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_3404.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_eli_3408.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1111/projeto_de_lei_3409.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/projeto_de_lei_3411.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/projeto_de_lei3413.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_3414.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_3420.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_3424.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_3425.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1109/projeto_de_lei_3429.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1110/projeto_de_lei_3430.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/projeto_de_lei_3439.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1114/projeto_de_lei_3441.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/projeto_de_lei_3442.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/projeto_de_lei_3443.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/projeto_de_lei_3450.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="211.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>