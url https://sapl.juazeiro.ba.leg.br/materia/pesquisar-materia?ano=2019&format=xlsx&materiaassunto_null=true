--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -51,348 +51,348 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_3470_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_3470_2019.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos situados no Bairro Padre Vicente, área urbana do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de placas ou cartazes informativos em locais visíveis e de fácil acesso em todos os órgãos da administração direta e indireta do Município para divulgar o direito e não obrigatoriedade de procedimentos determinados na Lei Federal n° 13.726, de 08 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_lei_3474.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_lei_3474.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro, ''13 de março como o Dia Municipal da Promoção da Paz Estudantil''.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/projeto_lei_3477.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/projeto_lei_3477.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, a ''Semana Municipal em Alusão Janeiro Branco'', a ser comemorada anualmente na segunda semana do mês de janeiro.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_lei_3486_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_lei_3486_2019.pdf</t>
   </si>
   <si>
     <t>Denomina ''USB - JOSÉ JOAQUIM DA SEMANA'' a Unidade Básica de Saúde instalada no Bairro São Geraldo no Município de Juazeiro - Bahia.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, a ''Semana Municipal do Dezembro Laranja'', a ser comemorada anualmente na primeira semana do mês de dezembro.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_lei__3496_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_lei__3496_2019.pdf</t>
   </si>
   <si>
     <t>Convalida a Lei Municipal nº 2000, de 23 de dezembro de 2008, que ''Dispõe sobre a criação do Distrito de Maniçoba'', e consolida configuração geográfica e territorial, na forma do dispositivos nos Anexos I e II, que passam a integrar esta lei.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/projeto_lei_3497_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/projeto_lei_3497_2019.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos do Município de Juazeiro, o ''Dia Municipal destinado a exposição e desfile de fuscas e outros carros de modelo clássicos'', a ser comemorado anualmente na segunda semana do mês de setembro.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/projeto_lei_3498_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/projeto_lei_3498_2019.pdf</t>
   </si>
   <si>
     <t>Denomina ''UBS - José Manoel Gonçalves'', a Unidade Básica de Saúde localizada no Povoado de Lagoa do Boi, Distrito de Pinhões neste Município.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, a ''Semana Municipal do Abril Verde'', a ser comemorada anualmente na última semana do mês de abril, em alusão ao dia 28 de abril, ''Dia Mundial da Segurança e Saúde do Trabalho''.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>Institui o ''Dia Municipal do Chorinho'' a ser comemorado anualmente no dia 23 de abril.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_3501.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_3501.pdf</t>
   </si>
   <si>
     <t>Denomina Praça ''Maria Arlete Ferreira Duarte'' o equipamento público situado no Bairro Tancredo Neves ao lado do Mercado do Produtor.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_3502_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_3502_2019.pdf</t>
   </si>
   <si>
     <t>Torna de Utilidade Pública Municipal, a entidade sem fins lucrativos ''Associação de Moradores da Vila Juca Viana e Projeto Mandacaru'', situada no Distrito Mandacaru neste Município.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_de_lei_3504.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_de_lei_3504.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouros Públicos situados no Bairro Antônio Guilhermino.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_de_lei_3506.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_de_lei_3506.pdf</t>
   </si>
   <si>
     <t>Incorpora ao Calendário de Oficial de Eventos do Município de Juazeiro, o ''Aniversário Natalício dos Conjuntos Residenciais I, II e II, localizados no Bairro Itaberaba'', a ser comemorado anualmente no dia 14 de agosto''.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Juazeiro, o ''Dia Municipal da Fibromialgia'', a ser comemorado anualmente no dia 12 de maio.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_3508_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_3508_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário ás pessoas portadoras de ''Câncer'', nos guichês dos órgãos</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/projeto_de_lei_3509.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/projeto_de_lei_3509.pdf</t>
   </si>
   <si>
     <t>Torna Patrimônio Cultural, Imaterial no Município de Juazeiro, ''O chorinho'' gênero musical popular e instrumental brasileiro.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_3510.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_3510.pdf</t>
   </si>
   <si>
     <t>Denomina ''Profª Wanda Guerra'', a EMEI - Escola Municipal de Educação Infantil instalada no Residencial São Francisco, área urbana do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_3511_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_3511_2019.pdf</t>
   </si>
   <si>
     <t>Denomina ''Profª. Maria Júlia Rodrigues Tanuri'', a Escola Municipal de Educação do Ensino Fundamental, instalada no Residencial Dr. Humberto Pereira, área urbana do Município de Juazeiro.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/projeito_de_lei_3518_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/projeito_de_lei_3518_2019.pdf</t>
   </si>
   <si>
     <t>Denomina ''Robledo Martins'', o Campo de Futebol de Areia, situado na Rua Tancredo Neves, Bairro Jardim São Paulo nesta Cidade.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_5519_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_5519_2019.pdf</t>
   </si>
   <si>
     <t>Denomina ''Praça Apóstolo Paulo'', o equipamento público de lazer, construído na Rua Tancredo Neves, Bairro Jardim São Paulo nesta Cidade.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_lei_3523_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_lei_3523_2019.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Esportiva ''Prof. Negão do Edson'', o equipamento público de lazer localizado na Orla II de Juazeiro.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>Denomina ''VILA BOSSA NOVA'', o centro Gastronômico situado na Orla II de Juazeiro.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_3531_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_3531_2019.pdf</t>
   </si>
   <si>
     <t>Incorpora ao Calendário Oficial de Eventos do Município de Juazeiro, o ''Aniversário Natalício do Bairro Alto do Cruzeiro'', a ser comemorado anualmente no dia 12 do mês de outubro.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/projeto_de_lei_3503_2019.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/projeto_de_lei_3503_2019.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município o mês ''Abril Laranja'', dedicado á campanha de prevenção contra a crueldade de animais domésticos.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_lei_3487.pdf</t>
+    <t>http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_lei_3487.pdf</t>
   </si>
   <si>
     <t>Redenomina logradouro público situado no Bairro Country Clube nesta cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -699,67 +699,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_3470_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_lei_3474.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/projeto_lei_3477.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_lei_3486_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_lei__3496_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/projeto_lei_3497_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/projeto_lei_3498_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_3501.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_3502_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_de_lei_3504.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_de_lei_3506.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_3508_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/projeto_de_lei_3509.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_3510.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_3511_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/projeito_de_lei_3518_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_5519_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_lei_3523_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_3531_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/projeto_de_lei_3503_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_lei_3487.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_3470_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_lei_3474.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/projeto_lei_3477.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_lei_3486_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_lei__3496_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/projeto_lei_3497_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/projeto_lei_3498_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei_3501.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/projeto_de_lei_3502_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/projeto_de_lei_3504.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/projeto_de_lei_3506.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/projeto_de_lei_3508_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/projeto_de_lei_3509.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/projeto_de_lei_3510.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/projeto_de_lei_3511_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/projeito_de_lei_3518_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_5519_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/projeto_de_lei_3523_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_3531_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/projeto_de_lei_3503_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juazeiro.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_lei_3487.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>